--- v8 (2026-03-30)
+++ v9 (2026-04-19)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_409678359"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_893232866"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_893232866"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_893232866"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_409678359"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_893232866"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_893232866"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_893232866"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_409678359"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_893232866"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_893232866"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_893232866"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_409678359"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_893232866"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_893232866"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_893232866"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_409678359"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_893232866"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_893232866"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_893232866"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_409678359"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_893232866"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_893232866"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_893232866"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_409678359"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_893232866"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_893232866"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_893232866"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_409678359"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_409678359"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_893232866"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_893232866"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_893232866"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>