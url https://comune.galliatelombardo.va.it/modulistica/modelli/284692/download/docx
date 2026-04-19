--- v9 (2026-04-19)
+++ v10 (2026-04-19)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_893232866"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_574400820"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_574400820"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_574400820"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_893232866"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_574400820"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_574400820"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_574400820"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_893232866"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_574400820"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_574400820"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_574400820"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_893232866"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_574400820"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_574400820"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_574400820"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_893232866"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_574400820"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_574400820"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_574400820"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_893232866"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_574400820"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_574400820"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_574400820"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_893232866"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_574400820"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_574400820"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_574400820"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_893232866"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_893232866"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_574400820"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_574400820"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_574400820"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>