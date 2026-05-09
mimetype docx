--- v10 (2026-04-19)
+++ v11 (2026-05-09)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_574400820"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3166871036"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3166871036"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3166871036"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_574400820"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3166871036"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3166871036"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3166871036"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_574400820"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3166871036"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3166871036"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3166871036"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_574400820"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3166871036"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3166871036"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3166871036"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_574400820"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3166871036"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3166871036"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3166871036"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_574400820"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3166871036"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3166871036"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3166871036"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_574400820"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3166871036"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3166871036"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3166871036"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_574400820"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_574400820"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3166871036"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3166871036"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3166871036"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>