--- v11 (2026-05-09)
+++ v12 (2026-05-29)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3166871036"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_448059159"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_448059159"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_448059159"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3166871036"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_448059159"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_448059159"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_448059159"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3166871036"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_448059159"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_448059159"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_448059159"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3166871036"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_448059159"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_448059159"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_448059159"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3166871036"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_448059159"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_448059159"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_448059159"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3166871036"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_448059159"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_448059159"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_448059159"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3166871036"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_448059159"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_448059159"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_448059159"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3166871036"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3166871036"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_448059159"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_448059159"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_448059159"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>