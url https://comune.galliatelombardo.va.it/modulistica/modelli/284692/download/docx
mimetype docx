--- v12 (2026-05-29)
+++ v13 (2026-06-19)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_448059159"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2897498198"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2897498198"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2897498198"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_448059159"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2897498198"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2897498198"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2897498198"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_448059159"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2897498198"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2897498198"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2897498198"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_448059159"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2897498198"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2897498198"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2897498198"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_448059159"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2897498198"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2897498198"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2897498198"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_448059159"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2897498198"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2897498198"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2897498198"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_448059159"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2897498198"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2897498198"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2897498198"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_448059159"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_448059159"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2897498198"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2897498198"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2897498198"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>