--- v13 (2026-06-19)
+++ v14 (2026-06-19)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2897498198"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2219563496"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_2219563496"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2219563496"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2897498198"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2219563496"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_2219563496"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2219563496"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2897498198"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2219563496"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_2219563496"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2219563496"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2897498198"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2219563496"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_2219563496"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2219563496"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2897498198"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2219563496"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_2219563496"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2219563496"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2897498198"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2219563496"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_2219563496"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2219563496"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2897498198"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2219563496"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_2219563496"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2219563496"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2897498198"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2897498198"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2219563496"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_2219563496"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2219563496"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>