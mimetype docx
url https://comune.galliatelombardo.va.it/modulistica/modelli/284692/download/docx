--- v14 (2026-06-19)
+++ v15 (2026-07-09)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_2219563496"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3803928010"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3803928010"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3803928010"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_2219563496"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3803928010"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3803928010"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3803928010"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_2219563496"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3803928010"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3803928010"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3803928010"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_2219563496"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3803928010"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3803928010"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3803928010"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_2219563496"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3803928010"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3803928010"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3803928010"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_2219563496"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3803928010"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3803928010"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3803928010"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_2219563496"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3803928010"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3803928010"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3803928010"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_2219563496"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_2219563496"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3803928010"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3803928010"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3803928010"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>