--- v15 (2026-07-09)
+++ v16 (2026-07-09)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3803928010"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3216828897"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_3216828897"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3216828897"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3803928010"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3216828897"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_3216828897"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3216828897"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3803928010"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3216828897"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_3216828897"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3216828897"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3803928010"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3216828897"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_3216828897"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3216828897"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3803928010"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3216828897"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_3216828897"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3216828897"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3803928010"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3216828897"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_3216828897"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3216828897"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3803928010"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3216828897"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_3216828897"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3216828897"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3803928010"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3803928010"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3216828897"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_3216828897"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3216828897"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>