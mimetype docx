--- v16 (2026-07-09)
+++ v17 (2026-07-29)
@@ -2028,176 +2028,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_3216828897"/>
+            <w:bookmarkStart w:id="0" w:name="__Fieldmark__0_4215887305"/>
+            <w:bookmarkStart w:id="1" w:name="__Fieldmark__0_4215887305"/>
+            <w:bookmarkStart w:id="2" w:name="__Fieldmark__0_4215887305"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_3216828897"/>
+            <w:bookmarkStart w:id="3" w:name="__Fieldmark__1_4215887305"/>
+            <w:bookmarkStart w:id="4" w:name="__Fieldmark__1_4215887305"/>
+            <w:bookmarkStart w:id="5" w:name="__Fieldmark__1_4215887305"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_3216828897"/>
+            <w:bookmarkStart w:id="6" w:name="__Fieldmark__2_4215887305"/>
+            <w:bookmarkStart w:id="7" w:name="__Fieldmark__2_4215887305"/>
+            <w:bookmarkStart w:id="8" w:name="__Fieldmark__2_4215887305"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="204" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_3216828897"/>
+            <w:bookmarkStart w:id="9" w:name="__Fieldmark__3_4215887305"/>
+            <w:bookmarkStart w:id="10" w:name="__Fieldmark__3_4215887305"/>
+            <w:bookmarkStart w:id="11" w:name="__Fieldmark__3_4215887305"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
@@ -2293,176 +2293,176 @@
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_3216828897"/>
+            <w:bookmarkStart w:id="12" w:name="__Fieldmark__4_4215887305"/>
+            <w:bookmarkStart w:id="13" w:name="__Fieldmark__4_4215887305"/>
+            <w:bookmarkStart w:id="14" w:name="__Fieldmark__4_4215887305"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> CARTA D’IDENTITA’</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_3216828897"/>
+            <w:bookmarkStart w:id="15" w:name="__Fieldmark__5_4215887305"/>
+            <w:bookmarkStart w:id="16" w:name="__Fieldmark__5_4215887305"/>
+            <w:bookmarkStart w:id="17" w:name="__Fieldmark__5_4215887305"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PASSAPORTO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_3216828897"/>
+            <w:bookmarkStart w:id="18" w:name="__Fieldmark__6_4215887305"/>
+            <w:bookmarkStart w:id="19" w:name="__Fieldmark__6_4215887305"/>
+            <w:bookmarkStart w:id="20" w:name="__Fieldmark__6_4215887305"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> PATENTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>
               <w:ind w:left="205" w:hanging="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Controllo4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_3216828897"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_3216828897"/>
+            <w:bookmarkStart w:id="21" w:name="__Fieldmark__7_4215887305"/>
+            <w:bookmarkStart w:id="22" w:name="__Fieldmark__7_4215887305"/>
+            <w:bookmarkStart w:id="23" w:name="__Fieldmark__7_4215887305"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> ……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:autoSpaceDE w:val="true"/>